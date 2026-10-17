--- v3 (2026-08-08)
+++ v4 (2026-10-17)
@@ -809,60 +809,60 @@
       </c>
       <c r="I2">
         <v>2.5</v>
       </c>
       <c r="J2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>22</v>
       </c>
       <c r="B3">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3">
         <v>6</v>
       </c>
       <c r="F3">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="G3">
-        <v>783</v>
+        <v>810</v>
       </c>
       <c r="H3">
         <v>16</v>
       </c>
       <c r="I3">
-        <v>3.32</v>
+        <v>3.36</v>
       </c>
       <c r="J3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>42</v>
       </c>
       <c r="B4">
         <v>35</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
         <v>41</v>
       </c>
       <c r="G4">
@@ -1030,60 +1030,60 @@
       </c>
       <c r="I9">
         <v>3.59</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>160</v>
       </c>
       <c r="B10">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10">
         <v>4</v>
       </c>
       <c r="F10">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="G10">
-        <v>1156</v>
+        <v>1193</v>
       </c>
       <c r="H10">
         <v>15</v>
       </c>
       <c r="I10">
-        <v>3.27</v>
+        <v>3.31</v>
       </c>
       <c r="J10" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>162</v>
       </c>
       <c r="B11">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11" t="s">
         <v>36</v>
       </c>
       <c r="E11">
         <v>2</v>
       </c>
       <c r="F11">
         <v>105</v>
       </c>
       <c r="G11">
@@ -1683,60 +1683,60 @@
       </c>
       <c r="I31">
         <v>4.0</v>
       </c>
       <c r="J31" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>424</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>70</v>
       </c>
       <c r="D32" t="s">
         <v>71</v>
       </c>
       <c r="E32">
         <v>12</v>
       </c>
       <c r="F32">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="G32">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="H32">
         <v>15</v>
       </c>
       <c r="I32">
-        <v>2.36</v>
+        <v>2.38</v>
       </c>
       <c r="J32" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>444</v>
       </c>
       <c r="B33">
         <v>1</v>
       </c>
       <c r="C33" t="s">
         <v>15</v>
       </c>
       <c r="D33" t="s">
         <v>73</v>
       </c>
       <c r="E33">
         <v>12</v>
       </c>
       <c r="F33">
         <v>1</v>
       </c>
       <c r="G33">
@@ -2251,60 +2251,60 @@
       </c>
       <c r="G51">
         <v>6</v>
       </c>
       <c r="I51">
         <v>6.0</v>
       </c>
       <c r="J51" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>556</v>
       </c>
       <c r="C52" t="s">
         <v>81</v>
       </c>
       <c r="D52" t="s">
         <v>94</v>
       </c>
       <c r="E52">
         <v>12</v>
       </c>
       <c r="F52">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G52">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52">
-        <v>2.75</v>
+        <v>2.55</v>
       </c>
       <c r="J52" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>572</v>
       </c>
       <c r="B53">
         <v>32</v>
       </c>
       <c r="C53" t="s">
         <v>13</v>
       </c>
       <c r="D53" t="s">
         <v>14</v>
       </c>
       <c r="E53">
         <v>9</v>
       </c>
       <c r="F53">
         <v>13</v>
       </c>
       <c r="G53">
@@ -2338,86 +2338,86 @@
       </c>
       <c r="I54">
         <v>6.5</v>
       </c>
       <c r="J54" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>611</v>
       </c>
       <c r="B55">
         <v>50</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55" t="s">
         <v>97</v>
       </c>
       <c r="E55">
         <v>16</v>
       </c>
       <c r="F55">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="G55">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="H55">
         <v>14</v>
       </c>
       <c r="I55">
-        <v>1.95</v>
+        <v>1.99</v>
       </c>
       <c r="J55" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>627</v>
       </c>
       <c r="B56">
         <v>40</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56" t="s">
         <v>100</v>
       </c>
       <c r="E56">
         <v>11</v>
       </c>
       <c r="F56">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="G56">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="H56">
         <v>13</v>
       </c>
       <c r="I56">
         <v>2.0</v>
       </c>
       <c r="J56" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>629</v>
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57" t="s">
         <v>102</v>
       </c>
       <c r="E57">
         <v>16</v>
       </c>
       <c r="F57">
@@ -2425,60 +2425,60 @@
       </c>
       <c r="G57">
         <v>3</v>
       </c>
       <c r="I57">
         <v>1.5</v>
       </c>
       <c r="J57" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>648</v>
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58" t="s">
         <v>104</v>
       </c>
       <c r="E58">
         <v>5</v>
       </c>
       <c r="F58">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="G58">
-        <v>333</v>
+        <v>371</v>
       </c>
       <c r="H58">
         <v>5</v>
       </c>
       <c r="I58">
-        <v>4.11</v>
+        <v>4.17</v>
       </c>
       <c r="J58" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>669</v>
       </c>
       <c r="C59" t="s">
         <v>13</v>
       </c>
       <c r="D59" t="s">
         <v>14</v>
       </c>
       <c r="E59">
         <v>8</v>
       </c>
       <c r="F59">
         <v>2</v>
       </c>
       <c r="G59">
         <v>8</v>
       </c>
       <c r="I59">
@@ -2599,112 +2599,115 @@
       </c>
       <c r="I63">
         <v>2.83</v>
       </c>
       <c r="J63" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>732</v>
       </c>
       <c r="B64">
         <v>30</v>
       </c>
       <c r="C64" t="s">
         <v>113</v>
       </c>
       <c r="D64" t="s">
         <v>114</v>
       </c>
       <c r="E64">
         <v>7</v>
       </c>
       <c r="F64">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G64">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="I64">
-        <v>4.0</v>
+        <v>4.27</v>
       </c>
       <c r="J64" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>746</v>
       </c>
       <c r="C65" t="s">
         <v>115</v>
       </c>
       <c r="D65" t="s">
         <v>116</v>
       </c>
       <c r="E65">
         <v>12</v>
       </c>
       <c r="F65">
         <v>9</v>
       </c>
       <c r="G65">
         <v>18</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65">
         <v>2.0</v>
       </c>
       <c r="J65" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>759</v>
       </c>
       <c r="C66" t="s">
         <v>99</v>
       </c>
       <c r="D66" t="s">
         <v>117</v>
       </c>
       <c r="E66">
         <v>8</v>
       </c>
       <c r="F66">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G66">
-        <v>21</v>
+        <v>35</v>
+      </c>
+      <c r="H66">
+        <v>1</v>
       </c>
       <c r="I66">
-        <v>4.2</v>
+        <v>3.18</v>
       </c>
       <c r="J66" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>