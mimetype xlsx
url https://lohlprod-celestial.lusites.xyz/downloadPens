--- v1 (2026-03-14)
+++ v2 (2026-08-08)
@@ -12,752 +12,524 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Pens" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Player Id</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Team Id</t>
   </si>
   <si>
     <t>Games Played</t>
   </si>
   <si>
     <t>Goals</t>
   </si>
   <si>
     <t>Assists</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>Pims</t>
   </si>
   <si>
     <t>Pen Instances</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
     <t>Season</t>
   </si>
   <si>
+    <t>Mike</t>
+  </si>
+  <si>
+    <t>Parise</t>
+  </si>
+  <si>
+    <t>Mimico Creaks</t>
+  </si>
+  <si>
+    <t>Summer 2026</t>
+  </si>
+  <si>
+    <t>Warren</t>
+  </si>
+  <si>
+    <t>Nazareth</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>Lang</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>Romanick</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>Booth</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>Zarand</t>
+  </si>
+  <si>
+    <t>Jeff</t>
+  </si>
+  <si>
+    <t>Weir</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Marshall</t>
+  </si>
+  <si>
+    <t>Mimico Old Boys</t>
+  </si>
+  <si>
+    <t>Max</t>
+  </si>
+  <si>
+    <t>Stiles</t>
+  </si>
+  <si>
+    <t>Sharpe</t>
+  </si>
+  <si>
+    <t>Vilip</t>
+  </si>
+  <si>
+    <t>Mak</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>Johnson</t>
+  </si>
+  <si>
+    <t>Terry</t>
+  </si>
+  <si>
+    <t>Durette</t>
+  </si>
+  <si>
+    <t>Ken</t>
+  </si>
+  <si>
+    <t>Graydon</t>
+  </si>
+  <si>
+    <t>Blair</t>
+  </si>
+  <si>
+    <t>Cameron</t>
+  </si>
+  <si>
+    <t>Shawn</t>
+  </si>
+  <si>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Coon</t>
+  </si>
+  <si>
+    <t>Szarka</t>
+  </si>
+  <si>
+    <t>Juilian</t>
+  </si>
+  <si>
+    <t>Deschatelets</t>
+  </si>
+  <si>
+    <t>Dave</t>
+  </si>
+  <si>
+    <t>Kirby</t>
+  </si>
+  <si>
+    <t>Etobicoke Wings</t>
+  </si>
+  <si>
+    <t>Phil</t>
+  </si>
+  <si>
+    <t>Milne</t>
+  </si>
+  <si>
+    <t>Jamie</t>
+  </si>
+  <si>
+    <t>Allan</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>MacMillian</t>
+  </si>
+  <si>
+    <t>Joe</t>
+  </si>
+  <si>
+    <t>Dixon</t>
+  </si>
+  <si>
+    <t>Fred</t>
+  </si>
+  <si>
+    <t>Rush</t>
+  </si>
+  <si>
+    <t>Theodore</t>
+  </si>
+  <si>
+    <t>Linseman</t>
+  </si>
+  <si>
+    <t>Welsh</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>Land</t>
+  </si>
+  <si>
+    <t>Jay</t>
+  </si>
+  <si>
+    <t>Stenhouse</t>
+  </si>
+  <si>
+    <t>Lee</t>
+  </si>
+  <si>
+    <t>Barter</t>
+  </si>
+  <si>
+    <t>McLeod</t>
+  </si>
+  <si>
+    <t>Clarke</t>
+  </si>
+  <si>
+    <t>Pat</t>
+  </si>
+  <si>
+    <t>Celik</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>Koehler</t>
+  </si>
+  <si>
+    <t>Jeffery</t>
+  </si>
+  <si>
+    <t>Lulham</t>
+  </si>
+  <si>
+    <t>Blades</t>
+  </si>
+  <si>
+    <t>Tedesco</t>
+  </si>
+  <si>
+    <t>Keith</t>
+  </si>
+  <si>
+    <t>Rogers</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
+    <t>Tedford</t>
+  </si>
+  <si>
+    <t>Jake</t>
+  </si>
+  <si>
+    <t>Irwin</t>
+  </si>
+  <si>
+    <t>Austen</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Pomakov</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Warran</t>
+  </si>
+  <si>
+    <t>Kyle</t>
+  </si>
+  <si>
+    <t>Battiston</t>
+  </si>
+  <si>
+    <t>Ryan</t>
+  </si>
+  <si>
+    <t>Soderberg</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>Desimone</t>
+  </si>
+  <si>
+    <t>Al</t>
+  </si>
+  <si>
+    <t>Cooper</t>
+  </si>
+  <si>
+    <t>Dale</t>
+  </si>
+  <si>
+    <t>Beesley</t>
+  </si>
+  <si>
+    <t>Olsen</t>
+  </si>
+  <si>
+    <t>Brad</t>
+  </si>
+  <si>
+    <t>Greenshields</t>
+  </si>
+  <si>
+    <t>Rado</t>
+  </si>
+  <si>
+    <t>Penchak</t>
+  </si>
+  <si>
+    <t>Sean</t>
+  </si>
+  <si>
+    <t>Brennan</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Kapshey</t>
+  </si>
+  <si>
+    <t>Graeme</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Thompson</t>
+  </si>
+  <si>
+    <t>Conor</t>
+  </si>
+  <si>
+    <t>Wilson</t>
+  </si>
+  <si>
+    <t>Bobby</t>
+  </si>
+  <si>
+    <t>Nicholas</t>
+  </si>
+  <si>
+    <t>Brandon</t>
+  </si>
+  <si>
+    <t>Cahill</t>
+  </si>
+  <si>
+    <t>Darren</t>
+  </si>
+  <si>
+    <t>Berger</t>
+  </si>
+  <si>
+    <t>Tyrel</t>
+  </si>
+  <si>
+    <t>Lamb</t>
+  </si>
+  <si>
     <t>Trevor</t>
   </si>
   <si>
-    <t>Travis</t>
-[...11 lines deleted...]
-    <t>MacMillan</t>
+    <t>Dupree</t>
+  </si>
+  <si>
+    <t>Crisp</t>
+  </si>
+  <si>
+    <t>Joseph</t>
+  </si>
+  <si>
+    <t>Maly</t>
+  </si>
+  <si>
+    <t>Darcey</t>
+  </si>
+  <si>
+    <t>Lapointe</t>
+  </si>
+  <si>
+    <t>Beck</t>
+  </si>
+  <si>
+    <t>Bob</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Frank</t>
+  </si>
+  <si>
+    <t>Nadon</t>
+  </si>
+  <si>
+    <t>Clinton</t>
+  </si>
+  <si>
+    <t>Nowack</t>
+  </si>
+  <si>
+    <t>Hindle</t>
+  </si>
+  <si>
+    <t>Lyons</t>
+  </si>
+  <si>
+    <t>Justin</t>
+  </si>
+  <si>
+    <t>Necpal</t>
+  </si>
+  <si>
+    <t>Carlos</t>
+  </si>
+  <si>
+    <t>Canejo</t>
+  </si>
+  <si>
+    <t>Matt</t>
+  </si>
+  <si>
+    <t>Duffin</t>
+  </si>
+  <si>
+    <t>Jesse</t>
+  </si>
+  <si>
+    <t>Sturino</t>
+  </si>
+  <si>
+    <t>Todd</t>
   </si>
   <si>
     <t>Murray</t>
   </si>
   <si>
-    <t>Cooke</t>
-[...638 lines deleted...]
-    <t>Willis</t>
+    <t>Valentino</t>
+  </si>
+  <si>
+    <t>Perrier</t>
+  </si>
+  <si>
+    <t>Taj</t>
+  </si>
+  <si>
+    <t>Singh</t>
+  </si>
+  <si>
+    <t>Emmons</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1060,51 +832,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U131"/>
+  <dimension ref="A1:U81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="10" max="10" width="10" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="50" customWidth="true" style="0"/>
     <col min="13" max="13" width="25" customWidth="true" style="0"/>
     <col min="14" max="14" width="10" customWidth="true" style="0"/>
     <col min="15" max="15" width="10" customWidth="true" style="0"/>
     <col min="16" max="16" width="10" customWidth="true" style="0"/>
     <col min="17" max="17" width="10" customWidth="true" style="0"/>
     <col min="18" max="18" width="10" customWidth="true" style="0"/>
@@ -1134,4121 +906,2878 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>43</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2">
-        <v>6</v>
-[...14 lines deleted...]
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L2" t="s">
         <v>15</v>
       </c>
       <c r="M2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3">
-        <v>2</v>
+        <v>45</v>
       </c>
       <c r="B3">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F3">
+        <v>7</v>
+      </c>
+      <c r="G3">
+        <v>1</v>
+      </c>
+      <c r="H3">
+        <v>2</v>
+      </c>
+      <c r="I3">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="L3" t="s">
         <v>15</v>
       </c>
       <c r="M3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4">
-        <v>4</v>
+        <v>46</v>
       </c>
       <c r="B4">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F4">
         <v>3</v>
       </c>
-      <c r="J4">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="G4">
+        <v>3</v>
+      </c>
+      <c r="H4">
+        <v>2</v>
+      </c>
+      <c r="I4">
+        <v>5</v>
       </c>
       <c r="L4" t="s">
         <v>15</v>
       </c>
       <c r="M4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="B5">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F5">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="H5">
+        <v>1</v>
+      </c>
+      <c r="I5">
+        <v>1</v>
       </c>
       <c r="L5" t="s">
         <v>15</v>
       </c>
       <c r="M5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="B6">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F6">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="L6" t="s">
         <v>15</v>
       </c>
       <c r="M6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="B7">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7">
         <v>5</v>
       </c>
       <c r="F7">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>7</v>
+      </c>
+      <c r="H7">
+        <v>2</v>
       </c>
       <c r="I7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L7" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="B8">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
         <v>28</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8">
         <v>5</v>
       </c>
       <c r="F8">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="L8" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:21">
       <c r="A9">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="B9">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" t="s">
         <v>30</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>8</v>
+      </c>
+      <c r="H9">
+        <v>1</v>
+      </c>
+      <c r="I9">
+        <v>1</v>
+      </c>
+      <c r="L9" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="M9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="B10">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F10">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="H10">
+        <v>1</v>
+      </c>
+      <c r="I10">
+        <v>1</v>
+      </c>
+      <c r="J10">
+        <v>2</v>
+      </c>
+      <c r="K10">
+        <v>1</v>
       </c>
       <c r="L10" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="M10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="B11">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" t="s">
         <v>34</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F11">
-        <v>2</v>
+        <v>10</v>
+      </c>
+      <c r="G11">
+        <v>1</v>
       </c>
       <c r="H11">
         <v>3</v>
       </c>
       <c r="I11">
+        <v>4</v>
+      </c>
+      <c r="J11">
+        <v>6</v>
+      </c>
+      <c r="K11">
         <v>3</v>
       </c>
       <c r="L11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="M11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="B12">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
         <v>36</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F12">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12">
         <v>1</v>
       </c>
+      <c r="J12">
+        <v>2</v>
+      </c>
+      <c r="K12">
+        <v>1</v>
+      </c>
       <c r="L12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="M12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B13">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
         <v>38</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F13">
-        <v>3</v>
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>4</v>
+      </c>
+      <c r="H13">
+        <v>1</v>
+      </c>
+      <c r="I13">
+        <v>5</v>
       </c>
       <c r="L13" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="M13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:21">
       <c r="A14">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B14">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" t="s">
         <v>40</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
         <v>8</v>
       </c>
       <c r="F14">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
+      <c r="H14">
+        <v>1</v>
+      </c>
       <c r="I14">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L14" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="M14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="B15">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E15">
         <v>8</v>
       </c>
       <c r="F15">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G15">
+        <v>8</v>
+      </c>
+      <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>1</v>
       </c>
+      <c r="J15">
+        <v>6</v>
+      </c>
+      <c r="K15">
+        <v>3</v>
+      </c>
       <c r="L15" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="M15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B16">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E16">
         <v>8</v>
       </c>
       <c r="F16">
         <v>3</v>
       </c>
       <c r="H16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L16" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="M16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="B17">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="C17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" t="s">
         <v>46</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17">
         <v>8</v>
       </c>
       <c r="F17">
-        <v>2</v>
+        <v>11</v>
+      </c>
+      <c r="H17">
+        <v>5</v>
+      </c>
+      <c r="I17">
+        <v>5</v>
       </c>
       <c r="L17" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="M17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:21">
       <c r="A18">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="B18">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" t="s">
         <v>48</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
         <v>8</v>
       </c>
       <c r="F18">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G18">
-        <v>1</v>
+        <v>18</v>
+      </c>
+      <c r="H18">
+        <v>10</v>
       </c>
       <c r="I18">
-        <v>1</v>
+        <v>28</v>
+      </c>
+      <c r="J18">
+        <v>10</v>
+      </c>
+      <c r="K18">
+        <v>5</v>
       </c>
       <c r="L18" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="M18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="B19">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E19">
         <v>8</v>
       </c>
       <c r="F19">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H19">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I19">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L19" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="M19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="B20">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E20">
         <v>8</v>
       </c>
       <c r="F20">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>2</v>
+      </c>
+      <c r="H20">
         <v>3</v>
       </c>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
       <c r="I20">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L20" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="M20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21">
-        <v>75</v>
+        <v>158</v>
       </c>
       <c r="B21">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" t="s">
+        <v>53</v>
+      </c>
+      <c r="E21">
+        <v>4</v>
+      </c>
+      <c r="F21">
+        <v>12</v>
+      </c>
+      <c r="G21">
+        <v>2</v>
+      </c>
+      <c r="H21">
+        <v>4</v>
+      </c>
+      <c r="I21">
+        <v>6</v>
+      </c>
+      <c r="L21" t="s">
         <v>54</v>
-      </c>
-[...16 lines deleted...]
-        <v>42</v>
       </c>
       <c r="M21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22">
-        <v>76</v>
+        <v>181</v>
       </c>
       <c r="B22">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" t="s">
         <v>56</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F22">
-        <v>3</v>
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1</v>
       </c>
       <c r="H22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I22">
         <v>2</v>
       </c>
       <c r="J22">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L22" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="M22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23">
-        <v>79</v>
+        <v>184</v>
       </c>
       <c r="B23">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C23" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" t="s">
         <v>58</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F23">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="G23">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H23">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I23">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L23" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="M23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24">
-        <v>82</v>
+        <v>186</v>
       </c>
       <c r="B24">
-        <v>54</v>
+        <v>4</v>
       </c>
       <c r="C24" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="D24" t="s">
         <v>60</v>
       </c>
       <c r="E24">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F24">
-        <v>2</v>
+        <v>6</v>
+      </c>
+      <c r="H24">
+        <v>1</v>
+      </c>
+      <c r="I24">
+        <v>1</v>
       </c>
       <c r="J24">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K24">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L24" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="M24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25">
-        <v>83</v>
+        <v>189</v>
       </c>
       <c r="B25">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C25" t="s">
         <v>61</v>
       </c>
       <c r="D25" t="s">
         <v>62</v>
       </c>
       <c r="E25">
         <v>8</v>
       </c>
       <c r="F25">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G25">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H25">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I25">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J25">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="K25">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="L25" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="M25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26">
-        <v>130</v>
+        <v>191</v>
       </c>
       <c r="B26">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C26" t="s">
         <v>63</v>
       </c>
       <c r="D26" t="s">
         <v>64</v>
       </c>
       <c r="E26">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F26">
         <v>1</v>
       </c>
       <c r="L26" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="M26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27">
-        <v>134</v>
+        <v>192</v>
       </c>
       <c r="B27">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C27" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="D27" t="s">
         <v>66</v>
       </c>
       <c r="E27">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F27">
         <v>3</v>
       </c>
+      <c r="H27">
+        <v>2</v>
+      </c>
+      <c r="I27">
+        <v>2</v>
+      </c>
+      <c r="J27">
+        <v>2</v>
+      </c>
+      <c r="K27">
+        <v>1</v>
+      </c>
       <c r="L27" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="M27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28">
-        <v>135</v>
+        <v>216</v>
       </c>
       <c r="B28">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="C28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" t="s">
         <v>67</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>8</v>
+      </c>
+      <c r="G28">
         <v>7</v>
       </c>
-      <c r="F28">
-        <v>3</v>
+      <c r="H28">
+        <v>4</v>
+      </c>
+      <c r="I28">
+        <v>11</v>
       </c>
       <c r="L28" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="M28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29">
-        <v>136</v>
+        <v>237</v>
       </c>
       <c r="B29">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C29" t="s">
+        <v>68</v>
+      </c>
+      <c r="D29" t="s">
         <v>69</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F29">
-        <v>2</v>
+        <v>9</v>
+      </c>
+      <c r="G29">
+        <v>5</v>
       </c>
       <c r="H29">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I29">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="J29">
         <v>2</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="M29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30">
-        <v>137</v>
+        <v>243</v>
       </c>
       <c r="B30">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C30" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" t="s">
         <v>71</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
+        <v>5</v>
+      </c>
+      <c r="F30">
         <v>7</v>
       </c>
-      <c r="F30">
+      <c r="G30">
+        <v>2</v>
+      </c>
+      <c r="H30">
+        <v>1</v>
+      </c>
+      <c r="I30">
         <v>3</v>
       </c>
       <c r="J30">
         <v>2</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="M30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="B31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C31" t="s">
+        <v>72</v>
+      </c>
+      <c r="D31" t="s">
         <v>73</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F31">
+        <v>5</v>
+      </c>
+      <c r="G31">
+        <v>1</v>
+      </c>
+      <c r="H31">
+        <v>2</v>
+      </c>
+      <c r="I31">
         <v>3</v>
       </c>
-      <c r="J31">
-[...4 lines deleted...]
-      </c>
       <c r="L31" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="M31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32">
-        <v>139</v>
+        <v>342</v>
       </c>
       <c r="B32">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="C32" t="s">
-        <v>75</v>
+        <v>29</v>
       </c>
       <c r="D32" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E32">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F32">
-        <v>3</v>
+        <v>9</v>
+      </c>
+      <c r="G32">
+        <v>2</v>
       </c>
       <c r="H32">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I32">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J32">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K32">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L32" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="M32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:21">
       <c r="A33">
-        <v>149</v>
+        <v>350</v>
       </c>
       <c r="B33">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="C33" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="D33" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F33">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L33" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="M33" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34">
-        <v>155</v>
+        <v>366</v>
       </c>
       <c r="B34">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C34" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D34" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="E34">
         <v>4</v>
       </c>
       <c r="F34">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="H34">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I34">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J34">
         <v>2</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="M34" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:21">
       <c r="A35">
-        <v>156</v>
+        <v>395</v>
       </c>
       <c r="B35">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C35" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D35" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="E35">
         <v>4</v>
       </c>
+      <c r="F35">
+        <v>10</v>
+      </c>
+      <c r="G35">
+        <v>7</v>
+      </c>
+      <c r="H35">
+        <v>6</v>
+      </c>
+      <c r="I35">
+        <v>13</v>
+      </c>
       <c r="L35" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="M35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:21">
       <c r="A36">
-        <v>158</v>
+        <v>414</v>
       </c>
       <c r="B36">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C36" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="D36" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="E36">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F36">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G36">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="H36">
+        <v>2</v>
       </c>
       <c r="I36">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L36" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M36" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37">
-        <v>184</v>
+        <v>416</v>
       </c>
       <c r="B37">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="D37" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E37">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F37">
+        <v>9</v>
+      </c>
+      <c r="G37">
+        <v>5</v>
+      </c>
+      <c r="H37">
+        <v>7</v>
+      </c>
+      <c r="I37">
+        <v>12</v>
+      </c>
+      <c r="J37">
+        <v>6</v>
+      </c>
+      <c r="K37">
         <v>3</v>
       </c>
-      <c r="G37">
-[...7 lines deleted...]
-      </c>
       <c r="L37" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:21">
       <c r="A38">
-        <v>189</v>
+        <v>417</v>
       </c>
       <c r="B38">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D38" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E38">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F38">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G38">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H38">
         <v>3</v>
       </c>
       <c r="I38">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J38">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K38">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L38" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="M38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:21">
       <c r="A39">
-        <v>192</v>
+        <v>420</v>
       </c>
       <c r="B39">
+        <v>25</v>
+      </c>
+      <c r="C39" t="s">
+        <v>86</v>
+      </c>
+      <c r="D39" t="s">
+        <v>87</v>
+      </c>
+      <c r="E39">
         <v>12</v>
       </c>
-      <c r="C39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F39">
+        <v>8</v>
+      </c>
+      <c r="G39">
         <v>3</v>
       </c>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
       <c r="H39">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I39">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J39">
         <v>2</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="M39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40">
-        <v>204</v>
+        <v>423</v>
       </c>
       <c r="B40">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="C40" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D40" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="E40">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F40">
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="G40">
+        <v>3</v>
+      </c>
+      <c r="H40">
+        <v>1</v>
+      </c>
+      <c r="I40">
+        <v>4</v>
+      </c>
+      <c r="J40">
+        <v>2</v>
+      </c>
+      <c r="K40">
+        <v>1</v>
       </c>
       <c r="L40" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="M40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:21">
       <c r="A41">
-        <v>216</v>
+        <v>431</v>
       </c>
       <c r="B41">
+        <v>16</v>
+      </c>
+      <c r="C41" t="s">
         <v>13</v>
       </c>
-      <c r="C41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E41">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F41">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="G41">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H41">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I41">
-        <v>2</v>
+        <v>7</v>
+      </c>
+      <c r="J41">
+        <v>8</v>
+      </c>
+      <c r="K41">
+        <v>4</v>
       </c>
       <c r="L41" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="M41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42">
-        <v>237</v>
+        <v>454</v>
       </c>
       <c r="B42">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="C42" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D42" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E42">
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="F42">
+        <v>9</v>
+      </c>
+      <c r="G42">
+        <v>2</v>
+      </c>
+      <c r="H42">
+        <v>3</v>
+      </c>
+      <c r="I42">
+        <v>5</v>
+      </c>
+      <c r="J42">
+        <v>2</v>
+      </c>
+      <c r="K42">
+        <v>1</v>
       </c>
       <c r="L42" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="M42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43">
-        <v>243</v>
+        <v>457</v>
       </c>
       <c r="B43">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D43" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E43">
         <v>5</v>
       </c>
       <c r="F43">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="G43">
         <v>1</v>
       </c>
+      <c r="H43">
+        <v>4</v>
+      </c>
       <c r="I43">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="J43">
+        <v>18</v>
+      </c>
+      <c r="K43">
+        <v>9</v>
       </c>
       <c r="L43" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44">
-        <v>275</v>
+        <v>460</v>
       </c>
       <c r="B44">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="C44" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D44" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E44">
-        <v>8</v>
+        <v>4</v>
+      </c>
+      <c r="F44">
+        <v>11</v>
+      </c>
+      <c r="H44">
+        <v>6</v>
+      </c>
+      <c r="I44">
+        <v>6</v>
+      </c>
+      <c r="J44">
+        <v>4</v>
+      </c>
+      <c r="K44">
+        <v>2</v>
       </c>
       <c r="L44" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="M44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="A45">
-        <v>342</v>
+        <v>462</v>
       </c>
       <c r="B45">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="C45" t="s">
-        <v>40</v>
+        <v>97</v>
       </c>
       <c r="D45" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E45">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F45">
-        <v>3</v>
+        <v>11</v>
+      </c>
+      <c r="G45">
+        <v>1</v>
+      </c>
+      <c r="H45">
+        <v>4</v>
+      </c>
+      <c r="I45">
+        <v>5</v>
+      </c>
+      <c r="J45">
+        <v>8</v>
+      </c>
+      <c r="K45">
+        <v>4</v>
       </c>
       <c r="L45" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="M45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:21">
       <c r="A46">
-        <v>366</v>
+        <v>463</v>
       </c>
       <c r="B46">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D46" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E46">
         <v>4</v>
       </c>
       <c r="F46">
-        <v>3</v>
+        <v>12</v>
+      </c>
+      <c r="G46">
+        <v>5</v>
+      </c>
+      <c r="H46">
+        <v>4</v>
+      </c>
+      <c r="I46">
+        <v>9</v>
       </c>
       <c r="L46" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="M46" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47">
-        <v>380</v>
+        <v>465</v>
       </c>
       <c r="B47">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="C47" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D47" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="E47">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F47">
-        <v>2</v>
+        <v>10</v>
+      </c>
+      <c r="G47">
+        <v>7</v>
+      </c>
+      <c r="H47">
+        <v>15</v>
+      </c>
+      <c r="I47">
+        <v>22</v>
       </c>
       <c r="J47">
         <v>2</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="M47" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:21">
       <c r="A48">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>536</v>
       </c>
       <c r="C48" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="D48" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E48">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F48">
         <v>2</v>
       </c>
+      <c r="G48">
+        <v>1</v>
+      </c>
+      <c r="H48">
+        <v>1</v>
+      </c>
+      <c r="I48">
+        <v>2</v>
+      </c>
       <c r="L48" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="M48" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:21">
       <c r="A49">
-        <v>390</v>
+        <v>544</v>
       </c>
       <c r="B49">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="C49" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="D49" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E49">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F49">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="G49">
+        <v>1</v>
+      </c>
+      <c r="H49">
+        <v>1</v>
+      </c>
+      <c r="I49">
+        <v>2</v>
       </c>
       <c r="L49" t="s">
-        <v>109</v>
+        <v>15</v>
       </c>
       <c r="M49" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50">
-        <v>391</v>
+        <v>546</v>
       </c>
       <c r="B50">
+        <v>8</v>
+      </c>
+      <c r="C50" t="s">
+        <v>106</v>
+      </c>
+      <c r="D50" t="s">
+        <v>107</v>
+      </c>
+      <c r="E50">
+        <v>12</v>
+      </c>
+      <c r="F50">
         <v>7</v>
       </c>
-      <c r="C50" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H50">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I50">
         <v>2</v>
       </c>
       <c r="J50">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L50" t="s">
-        <v>109</v>
+        <v>82</v>
       </c>
       <c r="M50" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51">
-        <v>393</v>
+        <v>560</v>
       </c>
       <c r="B51">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="C51" t="s">
-        <v>17</v>
+        <v>108</v>
       </c>
       <c r="D51" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E51">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F51">
+        <v>12</v>
+      </c>
+      <c r="G51">
+        <v>6</v>
+      </c>
+      <c r="H51">
+        <v>10</v>
+      </c>
+      <c r="I51">
+        <v>16</v>
+      </c>
+      <c r="J51">
+        <v>6</v>
+      </c>
+      <c r="K51">
         <v>3</v>
       </c>
-      <c r="G51">
-[...7 lines deleted...]
-      </c>
       <c r="L51" t="s">
-        <v>109</v>
+        <v>54</v>
       </c>
       <c r="M51" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52">
-        <v>395</v>
+        <v>562</v>
       </c>
       <c r="B52">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C52" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="D52" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="E52">
+        <v>4</v>
+      </c>
+      <c r="F52">
+        <v>12</v>
+      </c>
+      <c r="G52">
+        <v>8</v>
+      </c>
+      <c r="H52">
         <v>11</v>
       </c>
-      <c r="F52">
-[...7 lines deleted...]
-      </c>
       <c r="I52">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="L52" t="s">
-        <v>109</v>
+        <v>54</v>
       </c>
       <c r="M52" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:21">
       <c r="A53">
-        <v>396</v>
+        <v>568</v>
       </c>
       <c r="B53">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="C53" t="s">
-        <v>56</v>
+        <v>112</v>
       </c>
       <c r="D53" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E53">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F53">
-        <v>1</v>
+        <v>10</v>
+      </c>
+      <c r="G53">
+        <v>7</v>
       </c>
       <c r="H53">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I53">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="L53" t="s">
-        <v>109</v>
+        <v>15</v>
       </c>
       <c r="M53" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:21">
       <c r="A54">
-        <v>398</v>
+        <v>577</v>
       </c>
       <c r="B54">
-        <v>88</v>
+        <v>23</v>
       </c>
       <c r="C54" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D54" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E54">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F54">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="K54">
         <v>1</v>
       </c>
       <c r="L54" t="s">
-        <v>109</v>
+        <v>54</v>
       </c>
       <c r="M54" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55">
-        <v>399</v>
+        <v>614</v>
       </c>
       <c r="B55">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="C55" t="s">
-        <v>118</v>
+        <v>29</v>
       </c>
       <c r="D55" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E55">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F55">
-        <v>2</v>
+        <v>9</v>
+      </c>
+      <c r="G55">
+        <v>4</v>
       </c>
       <c r="H55">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I55">
-        <v>2</v>
+        <v>10</v>
+      </c>
+      <c r="J55">
+        <v>14</v>
+      </c>
+      <c r="K55">
+        <v>7</v>
       </c>
       <c r="L55" t="s">
-        <v>109</v>
+        <v>82</v>
       </c>
       <c r="M55" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:21">
       <c r="A56">
-        <v>414</v>
+        <v>615</v>
       </c>
       <c r="B56">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="C56" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="D56" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E56">
         <v>12</v>
       </c>
       <c r="F56">
-        <v>3</v>
+        <v>12</v>
+      </c>
+      <c r="G56">
+        <v>12</v>
+      </c>
+      <c r="H56">
+        <v>11</v>
+      </c>
+      <c r="I56">
+        <v>23</v>
+      </c>
+      <c r="J56">
+        <v>4</v>
+      </c>
+      <c r="K56">
+        <v>2</v>
       </c>
       <c r="L56" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="M56" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:21">
       <c r="A57">
-        <v>416</v>
+        <v>619</v>
       </c>
       <c r="B57">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C57" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D57" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="E57">
+        <v>4</v>
+      </c>
+      <c r="F57">
         <v>12</v>
       </c>
-      <c r="F57">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="H57">
+        <v>7</v>
       </c>
       <c r="I57">
+        <v>7</v>
+      </c>
+      <c r="J57">
+        <v>2</v>
+      </c>
+      <c r="K57">
         <v>1</v>
       </c>
       <c r="L57" t="s">
-        <v>122</v>
+        <v>54</v>
       </c>
       <c r="M57" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:21">
       <c r="A58">
-        <v>417</v>
+        <v>622</v>
       </c>
       <c r="B58">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C58" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D58" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="E58">
         <v>12</v>
       </c>
       <c r="F58">
-        <v>2</v>
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>4</v>
       </c>
       <c r="H58">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I58">
-        <v>1</v>
+        <v>7</v>
+      </c>
+      <c r="J58">
+        <v>6</v>
+      </c>
+      <c r="K58">
+        <v>3</v>
       </c>
       <c r="L58" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="M58" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:21">
       <c r="A59">
-        <v>420</v>
+        <v>632</v>
       </c>
       <c r="B59">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="C59" t="s">
-        <v>34</v>
+        <v>123</v>
       </c>
       <c r="D59" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E59">
         <v>12</v>
       </c>
       <c r="F59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L59" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="M59" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:21">
       <c r="A60">
-        <v>421</v>
+        <v>635</v>
       </c>
       <c r="B60">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="C60" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D60" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="E60">
         <v>12</v>
       </c>
       <c r="F60">
+        <v>6</v>
+      </c>
+      <c r="H60">
+        <v>5</v>
+      </c>
+      <c r="I60">
+        <v>5</v>
+      </c>
+      <c r="J60">
+        <v>4</v>
+      </c>
+      <c r="K60">
         <v>2</v>
       </c>
       <c r="L60" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="M60" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:21">
       <c r="A61">
-        <v>422</v>
+        <v>639</v>
       </c>
       <c r="B61">
+        <v>3</v>
+      </c>
+      <c r="C61" t="s">
+        <v>127</v>
+      </c>
+      <c r="D61" t="s">
+        <v>128</v>
+      </c>
+      <c r="E61">
+        <v>5</v>
+      </c>
+      <c r="F61">
+        <v>10</v>
+      </c>
+      <c r="H61">
+        <v>4</v>
+      </c>
+      <c r="I61">
+        <v>4</v>
+      </c>
+      <c r="L61" t="s">
         <v>15</v>
-      </c>
-[...13 lines deleted...]
-        <v>122</v>
       </c>
       <c r="M61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:21">
       <c r="A62">
-        <v>423</v>
+        <v>650</v>
       </c>
       <c r="B62">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="C62" t="s">
-        <v>132</v>
+        <v>93</v>
       </c>
       <c r="D62" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E62">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="F62">
+        <v>7</v>
+      </c>
+      <c r="H62">
         <v>3</v>
       </c>
-      <c r="G62">
-[...1 lines deleted...]
-      </c>
       <c r="I62">
+        <v>3</v>
+      </c>
+      <c r="J62">
+        <v>2</v>
+      </c>
+      <c r="K62">
         <v>1</v>
       </c>
       <c r="L62" t="s">
-        <v>122</v>
+        <v>54</v>
       </c>
       <c r="M62" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:21">
       <c r="A63">
-        <v>426</v>
+        <v>651</v>
       </c>
       <c r="B63">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="C63" t="s">
+        <v>130</v>
+      </c>
+      <c r="D63" t="s">
+        <v>131</v>
+      </c>
+      <c r="E63">
+        <v>4</v>
+      </c>
+      <c r="F63">
+        <v>9</v>
+      </c>
+      <c r="G63">
+        <v>8</v>
+      </c>
+      <c r="H63">
+        <v>9</v>
+      </c>
+      <c r="I63">
         <v>17</v>
       </c>
-      <c r="D63" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L63" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="M63" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:21">
       <c r="A64">
-        <v>428</v>
+        <v>655</v>
       </c>
       <c r="B64">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C64" t="s">
-        <v>135</v>
+        <v>59</v>
       </c>
       <c r="D64" t="s">
-        <v>136</v>
+        <v>86</v>
       </c>
       <c r="E64">
+        <v>12</v>
+      </c>
+      <c r="F64">
         <v>11</v>
       </c>
-      <c r="F64">
-[...1 lines deleted...]
-      </c>
       <c r="G64">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H64">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I64">
-        <v>6</v>
+        <v>12</v>
+      </c>
+      <c r="J64">
+        <v>10</v>
+      </c>
+      <c r="K64">
+        <v>5</v>
       </c>
       <c r="L64" t="s">
-        <v>109</v>
+        <v>82</v>
       </c>
       <c r="M64" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:21">
       <c r="A65">
-        <v>431</v>
+        <v>657</v>
       </c>
       <c r="B65">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="C65" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="D65" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="E65">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="L65" t="s">
-        <v>122</v>
+        <v>31</v>
       </c>
       <c r="M65" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:21">
       <c r="A66">
-        <v>435</v>
+        <v>658</v>
       </c>
       <c r="B66">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="C66" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="D66" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="E66">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F66">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L66" t="s">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="M66" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:21">
       <c r="A67">
-        <v>454</v>
+        <v>659</v>
       </c>
       <c r="B67">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D67" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="E67">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F67">
         <v>2</v>
       </c>
+      <c r="G67">
+        <v>1</v>
+      </c>
+      <c r="I67">
+        <v>1</v>
+      </c>
+      <c r="J67">
+        <v>4</v>
+      </c>
+      <c r="K67">
+        <v>2</v>
+      </c>
       <c r="L67" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="M67" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:21">
       <c r="A68">
-        <v>457</v>
+        <v>686</v>
       </c>
       <c r="B68">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="C68" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="D68" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E68">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F68">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L68" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="M68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:21">
       <c r="A69">
-        <v>460</v>
+        <v>687</v>
       </c>
       <c r="B69">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="C69" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="D69" t="s">
-        <v>143</v>
+        <v>24</v>
       </c>
       <c r="E69">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F69">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G69">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="H69">
+        <v>6</v>
       </c>
       <c r="I69">
-        <v>1</v>
+        <v>11</v>
+      </c>
+      <c r="J69">
+        <v>8</v>
+      </c>
+      <c r="K69">
+        <v>4</v>
       </c>
       <c r="L69" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="M69" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:21">
       <c r="A70">
-        <v>462</v>
+        <v>707</v>
       </c>
       <c r="B70">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="C70" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="D70" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="E70">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F70">
+        <v>7</v>
+      </c>
+      <c r="G70">
         <v>3</v>
       </c>
-      <c r="G70">
-[...1 lines deleted...]
-      </c>
       <c r="H70">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I70">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="L70" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="M70" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:21">
       <c r="A71">
-        <v>463</v>
-[...1 lines deleted...]
-      <c r="B71">
+        <v>708</v>
+      </c>
+      <c r="C71" t="s">
+        <v>44</v>
+      </c>
+      <c r="D71" t="s">
+        <v>141</v>
+      </c>
+      <c r="E71">
+        <v>5</v>
+      </c>
+      <c r="L71" t="s">
         <v>15</v>
-      </c>
-[...19 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:21">
       <c r="A72">
-        <v>509</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>718</v>
       </c>
       <c r="C72" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D72" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="E72">
-        <v>4</v>
+        <v>12</v>
+      </c>
+      <c r="F72">
+        <v>1</v>
       </c>
       <c r="L72" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M72" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:21">
       <c r="A73">
-        <v>511</v>
+        <v>721</v>
       </c>
       <c r="B73">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="C73" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D73" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="E73">
-        <v>7</v>
+        <v>12</v>
+      </c>
+      <c r="F73">
+        <v>1</v>
+      </c>
+      <c r="G73">
+        <v>1</v>
+      </c>
+      <c r="H73">
+        <v>1</v>
+      </c>
+      <c r="I73">
+        <v>2</v>
       </c>
       <c r="L73" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="M73" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:21">
       <c r="A74">
-        <v>513</v>
+        <v>740</v>
       </c>
       <c r="B74">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="C74" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="D74" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="E74">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F74">
         <v>2</v>
       </c>
+      <c r="G74">
+        <v>2</v>
+      </c>
+      <c r="H74">
+        <v>4</v>
+      </c>
+      <c r="I74">
+        <v>6</v>
+      </c>
+      <c r="J74">
+        <v>2</v>
+      </c>
+      <c r="K74">
+        <v>1</v>
+      </c>
       <c r="L74" t="s">
-        <v>109</v>
+        <v>15</v>
       </c>
       <c r="M74" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:21">
       <c r="A75">
-        <v>517</v>
+        <v>745</v>
       </c>
       <c r="B75">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C75" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="D75" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E75">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F75">
-        <v>2</v>
+        <v>12</v>
+      </c>
+      <c r="G75">
+        <v>8</v>
+      </c>
+      <c r="H75">
+        <v>7</v>
+      </c>
+      <c r="I75">
+        <v>15</v>
       </c>
       <c r="J75">
         <v>2</v>
       </c>
       <c r="K75">
         <v>1</v>
       </c>
       <c r="L75" t="s">
         <v>15</v>
       </c>
       <c r="M75" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:21">
       <c r="A76">
-        <v>536</v>
+        <v>754</v>
       </c>
       <c r="B76">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="C76" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="D76" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="E76">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="F76">
+        <v>6</v>
+      </c>
+      <c r="H76">
         <v>3</v>
       </c>
-      <c r="G76">
-[...4 lines deleted...]
-      </c>
       <c r="I76">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L76" t="s">
-        <v>122</v>
+        <v>54</v>
       </c>
       <c r="M76" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:21">
       <c r="A77">
-        <v>539</v>
+        <v>755</v>
       </c>
       <c r="B77">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="C77" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="D77" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="E77">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F77">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G77">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H77">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="I77">
-        <v>4</v>
+        <v>14</v>
+      </c>
+      <c r="J77">
+        <v>10</v>
+      </c>
+      <c r="K77">
+        <v>5</v>
       </c>
       <c r="L77" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="M77" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:21">
       <c r="A78">
-        <v>544</v>
+        <v>756</v>
       </c>
       <c r="B78">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C78" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="D78" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="E78">
         <v>5</v>
       </c>
       <c r="F78">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G78">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I78">
         <v>2</v>
       </c>
-      <c r="J78">
-[...4 lines deleted...]
-      </c>
       <c r="L78" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M78" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:21">
       <c r="A79">
-        <v>546</v>
+        <v>757</v>
       </c>
       <c r="B79">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C79" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="D79" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E79">
         <v>12</v>
       </c>
       <c r="F79">
+        <v>2</v>
+      </c>
+      <c r="G79">
+        <v>1</v>
+      </c>
+      <c r="H79">
+        <v>2</v>
+      </c>
+      <c r="I79">
         <v>3</v>
       </c>
-      <c r="J79">
-[...4 lines deleted...]
-      </c>
       <c r="L79" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="M79" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:21">
       <c r="A80">
-        <v>559</v>
+        <v>758</v>
       </c>
       <c r="B80">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="C80" t="s">
-        <v>40</v>
+        <v>155</v>
       </c>
       <c r="D80" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E80">
-        <v>4</v>
+        <v>12</v>
+      </c>
+      <c r="F80">
+        <v>2</v>
+      </c>
+      <c r="G80">
+        <v>3</v>
+      </c>
+      <c r="I80">
+        <v>3</v>
       </c>
       <c r="L80" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M80" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:21">
       <c r="A81">
-        <v>568</v>
+        <v>760</v>
       </c>
       <c r="B81">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C81" t="s">
-        <v>160</v>
+        <v>110</v>
       </c>
       <c r="D81" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="E81">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F81">
+        <v>3</v>
+      </c>
+      <c r="G81">
+        <v>3</v>
+      </c>
+      <c r="H81">
+        <v>1</v>
+      </c>
+      <c r="I81">
+        <v>4</v>
+      </c>
+      <c r="J81">
+        <v>4</v>
+      </c>
+      <c r="K81">
         <v>2</v>
       </c>
       <c r="L81" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="M81" t="s">
-        <v>16</v>
-[...1565 lines deleted...]
-      <c r="M131" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>